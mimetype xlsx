--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="271">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -70,98 +70,132 @@
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2496/emenda_n.012025_ao_plc_022026.pdf</t>
   </si>
   <si>
     <t>EMENDAS MODIFICATIVAS aos arts. 3º, 5º, 8º e 9º do Projeto de Lei Complementar nº 002/2026.</t>
   </si>
   <si>
     <t>João Albani Neto</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2552/emenda_n.012026_ao_substituivo_ao_pl06.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01/2026 ao Substitutivo ao Projeto de Lei nº 06/2026, de autoria do vereador João Albani Neto._x000D_
 EMENDAS MODIFICATIVAS e ADITIVA ao artigo. 2º e EMENDA MODIFICATIVA ao artigo. 9º do Substitutivo do Projeto de Lei nº 06/2026.</t>
   </si>
   <si>
     <t>Gabriel Rissi Vieira</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2587/emenda_n.012026_ao_plcl02.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao artigo 6º do Projeto de Lei Complementar Legislativo nº 02/2026.</t>
   </si>
   <si>
+    <t>Luiz Carlos de Moraes Júnior</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2600/emenda_n.012016_ao_pl232026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda aditiva, acrescenta-se o Artigo 12-A ao Projeto de Lei n. 23/2026.</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2614/emenda_012026_pl272026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA E ADITIVA ao Projeto de Lei nº 27/2026._x000D_
+"Modifica os arts. 2º, 3º, 4º e 5º e acrescenta incisos no art. 2º do Projeto de Lei Ordinária nº 027/2026, que 'Institui o Incentivo Financeiro Variável por Desempenho, vinculado ao Componente de Qualidade da Atenção Primária à Saúde, destinado às Equipes de Saúde da Família (ESF) e às Equipes de Saúde Bucal (ESB) do Município de Pirangi/SP, e dá outras providências'."</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Roque Donizeti Câmara</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2522/mocao_n.012026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao escritor Guilherme Fernando Scandelai.</t>
   </si>
   <si>
     <t>Alessandro Junior Pantalião</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2523/mocao_n_022026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDOS PESARES pelo falecimento da Senhora Nayda Grassetti, ocorrido no dia 16 de janeiro de 2026, aos 91 anos de idade.</t>
   </si>
   <si>
     <t>Eduardo Bernardes</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/</t>
   </si>
   <si>
     <t>Requeiro à Douta Mesa Diretora desta Colenda Câmara Municipal, que observados os preceitos regimentais, após ouvido o Egrégio Plenário, digne-se de aprovar e encaminhar a presente MOÇÃO DE APLAUSOS à Loja Maçônica Renascer nº 2850, em reconhecimento à sua relevante atuação social e comunitária em nosso município.</t>
   </si>
   <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2606/mocao_n.042026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Douta Mesa Diretora desta Colenda Câmara Municipal, que observados os preceitos regimentais, após ouvido o Egrégio Plenário, digne-se de aprovar e encaminhar a presente MOÇÃO DE Repúdio ao Dr. Anthony Stephen Fauci, ex-diretor do Instituto Nacional de Alergia e Doenças Infecciosas (NIAID) dos Estados Unidos, em razão das graves revelações, omissões, traços de vaidade exacerbada e contradições apuradas pelo Congresso Americano acerca de sua conduta na gestão da pandemia de Covid-19.</t>
+  </si>
+  <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer TCESP à Contas do Executivo</t>
   </si>
   <si>
     <t>TCESP</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2565/parecer_contas_2023_tce.pdf</t>
   </si>
   <si>
     <t>PARECER DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO REFERENTE AO EXERCICIO DE 2023 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2603/projeto_de_decreto_legislativo_n.012026.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE TÍTULO DE HONRA AO MÉRITO, QUE ESPECIFICA".</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal - Vanderlei Robson de Oliveira</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2493/projeto_de_lei_complementar_n012026_reajuste.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SALÁRIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2494/projeto_de_lei_complementar_no_022026_refis.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS PIRANGI/SP 2026, DESTINADO A PROMOVER A REGULARIZAÇÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS DEVIDOS À FAZENDA PÚBLICA MUNICIPAL, DECORRENTES DE DÉBITOS DE PESSOAS FÍSICAS E JURÍDICAS, ESTABELECE NORMAS PARA O PARCELAMENTO INCENTIVADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2582/projeto_de_lei_complementar_n.032026.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DOS REQUISITOS DE PROVIMENTO DOS CARGOS PÚBLICOS DE MOTORISTA, MERENDEIRA, EDUCADOR/CUIDADOR INFANTIL E EDUCADOR/CUIDADOR, CONSTANTES DAS LEIS MUNICIPAIS Nº 2.539/2017, Nº 2.667/2019 E Nº 2.662/2019, RESPECTIVAMENTE."</t>
@@ -313,75 +347,99 @@
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2583/projeto_de_lei_n.242026.pdf</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2584/projeto_de_lei_n.252026.pdf</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2588/projeto_de_lei_n.262026.pdf</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_lei_n.272026.pdf</t>
   </si>
   <si>
     <t>"Institui o Incentivo Financeiro Variável por Desempenho, vinculado ao Componente de Qualidade da Atenção Primária à Saúde, destinado às Equipes de Saúde da Família (ESF) e às Equipes de Saúde Bucal (ESB) do Município de Pirangi/SP, e dá outras providências."</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2595/projeto_de_lei_28.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Adicional Especial e dá outras providências”</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2596/projeto_de_lei_n.292026.pdf</t>
   </si>
   <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_n._302026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROCIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2609/projeto_de_lei_n.312026.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.”;</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2610/projeto_de_lei_n.322026.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.”;</t>
+  </si>
+  <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>Célia Maria Ciarlo Botacin</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2524/projeto_de_lei_legislativo_n012026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Programa Municipal de Capacitação Profissional de Cuidadores de Crianças, Idosos e Pessoas com Deficiência e dá outras providências.”</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2566/projeto_de_lei_legislativo_n.022026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação do Decreto Municipal nº 3.720/2026, de 16 de abril de 2026, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2585/projeto_de_lei_legislativo_n032026.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO DOS CABOS INSTALADOS EM POSTES UTILIZADOS PELAS EMPRESAS CONCESSIONÁRIAS E PERMISSIONÁRIAS DE SERVIÇOS DE TELECOMUNICAÇÕES, INTERNET, TELEVISÃO E SIMILARES, NO ÂMBITO DO MUNICÍPIO DE PIRANGI, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2602/pll_042026_utlidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>“DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PROTECAO E BEM-ESTAR ANIMAL DE PIRANGI/SP.", E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2497/012026_-_urg._especial.pdf</t>
   </si>
   <si>
     <t>REQUER que seja concedido REGIME DE URGÊNCIA ESPECIAL aos seguintes Projetos de Lei:_x000D_
 •	PROJETO DE LEI COMPLEMENTAR Nº 01/2026;_x000D_
 •	PROJETO DE LEI COMPLEMENTAR Nº 02/2026;_x000D_
 •	PROJETO DE LEI COMPLEMENTAR LEGISLATIVO Nº 01/2026</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2503/022026_-_urg.especial.pdf</t>
   </si>
   <si>
     <t>REQUER que seja concedido REGIME DE URGÊNCIA ESPECIAL aos seguintes Projetos de Lei:_x000D_
 •	PROJETO DE LEI Nº 01/2026;_x000D_
 •	PROJETO DE LEI Nº 02/2026;_x000D_
 •	PROJETO DE LEI Nº 03/2026;_x000D_
 •	PROJETO DE LEI Nº 04/2026;_x000D_
@@ -556,91 +614,100 @@
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2568/292026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, Vanderlei Robson de Oliveira, que juntamente com o departamento competente, providencie, com a máxima urgência, o conserto e a devida manutenção de um bueiro localizado na Rua Marechal Deodoro da Fonseca, nas proximidades do número 122, o qual se encontra aberto e sem qualquer tipo de proteção ou sinalização adequada.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2569/302026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, Vanderlei Robson de Oliveira, que juntamente com o departamento competente, providencie a troca do poste na Rua Cel Francisco Jozzolino nas proximidades do número 916.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2570/312026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, Vanderlei Robson de Oliveira, que juntamente com o departamento competente, providencie a instalação de um redutor de velocidade (lombada) na Rua Alessandro Aparecido Teixeira, próximo ao número 100.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2571/322026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, Vanderlei Robson de Oliveira, que juntamente com o departamento competente, providencie a poda das arvores localizadas na Avenida Carmem Lucia Giglio Girade, em frente o Hospital Beneficente e Cozinha Piloto</t>
   </si>
   <si>
-    <t>Luiz Carlos de Moraes Júnior</t>
-[...1 lines deleted...]
-  <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2572/332026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, Vanderlei Robson de Oliveira, que juntamente com o departamento competente, estude a possibilidade de implantação de sistema de reconhecimento facial com envio de mensagem instantânea aos pais ou responsáveis (cadastrados) nas escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>REQUER que seja concedido REGIME DE URGÊNCIA ESPECIAL ao seguinte Projeto de Lei:_x000D_
 •	PROJETO DE LEI LEGISLATIVO Nº 02/2026, de 08 de maio de 2026, que “DISPÕE SOBRE A REVOGAÇÃO DO DECRETO MUNICIPAL Nº 3.720/2026, DE 16 DE ABRIL DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>REQUER que seja concedido REGIME DE URGÊNCIA ESPECIAL ao seguinte Projeto de Lei:_x000D_
 - PROJETO DE LEI Nº 21/2026, de 13 de maio de 2026, que “DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”; _x000D_
 - PROJETO DE LEI Nº 222026, de 18 de maio de 2026, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2589/362026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, Vanderlei Robson de Oliveira, que juntamente com o departamento competente, providencie o conserto do asfalto na Rua Sebastião Pinto, nº 16, no bairro Cohab 3, esquina com a Creche Municipal Cônego Achilles.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2590/372026_-_urg.especial.pdf</t>
   </si>
   <si>
     <t>REQUER que seja concedido REGIME DE URGÊNCIA ESPECIAL ao seguinte Projeto de Lei:_x000D_
 - PROJETO DE LEI Nº 24/2026, de 29 de maio de 2026, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2599/382026_-_urg.especial.pdf</t>
   </si>
   <si>
     <t>REQUER que seja concedido REGIME DE URGÊNCIA ESPECIAL aos seguintes Projetos de Lei:_x000D_
 - PROJETO DE LEI COMPLEMENTAR Nº 03/2026, de 03 de junho de 2026, que “DISPÕE SOBRE A ALTERAÇÃO DOS REQUISITOS DE PROVIMENTO DOS CARGOS PÚBLICOS DE MOTORISTA, MERENDEIRA, EDUCADOR/CUIDADOR INFANTIL E EDUCADOR/CUIDADOR, CONSTANTE DAS LEIS MUNICIPAIS Nº 2.539/2017, Nº 2.667/2019 E Nº 2.662/2019, RESPECTIVAMENTE”;_x000D_
  - PROJETO DE LEI Nº 23/2026, de 27 de maio de 2026, que “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS”;_x000D_
 - PROJETO DE LEI Nº 26/2026, de 12 de junho de 2026, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS”;_x000D_
 - PROJETO DE LEI Nº 28/2026, de 19 de junho de 2026, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2604/392026.pdf</t>
+  </si>
+  <si>
+    <t>preste informações e encaminhe documentos referentes à contratação da empresa responsável pela realização de estudos destinados à reestruturação do quadro de cargos, empregos, funções e salários do Município de Pirangi, encaminhando encaminhadas a esta Casa Legislativa as seguintes informações e documentos: 1.	Cópia integral do processo licitatório ou do processo de contratação, desde a sua origem até a conclusão; 2.	Cópia integral do contrato celebrado com a empresa responsável pelo estudo, bem como de eventuais termos aditivos, prorrogações, alterações ou demais instrumentos relacionados à contratação; 3.	Cópia dos empenhos, liquidações e pagamentos realizados em favor da empresa contratada; 4.	Cópia integral de todos os estudos, levantamentos, diagnósticos, relatórios, pareceres, planilhas, propostas, minutas e demais documentos produzidos pela empresa; 5.	Informar se o estudo contratado já foi concluído e formalmente entregue ao Município; .....</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2605/402026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, Vanderlei Robson de Oliveira, que juntamente com o departamento competente, providencie a instalação de iluminação adequada na quadra localizada junto a Escola Francisco Cimino.</t>
+  </si>
+  <si>
     <t>RQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2517/012026_10022026_eliane.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável que fiscalize uma horta desativada na Rua Narciso Biancardi, nº 55, pois o local apresenta caramujos e lesmas, existe também, indícios de possível acúmulo de água parada, situação que pode favorecer a proliferação do mosquito da dengue. Assim, requeiro que sejam tomadas as providencias para a vistoria e limpeza do local.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2518/022026_10022026_joao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável que providencie a construção de banheiro masculino e feminino no barracão da prefeitura municipal, pois a má conservação do local impossibilita a utilização.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2519/032026_24022026_doni.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável providencie a pintura de sinalização de trânsito horizontal de toda cidade, contemplando a pintura de sarjetas, faixas de pedestres, faixas de rolamento, lombadas e demais sinalizações de solo necessárias.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2520/042026_24022026_eliane.pdf</t>
@@ -755,50 +822,80 @@
   </si>
   <si>
     <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, providencie a instalação de lixeiras próximo aos parques infantis, localizados na Avenida Dr. Rodrigues Alves, na Cohab I, pois o local apresenta acúmulo de lixo devido à ausência de lixeiras.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2593/242026_09062026_celia.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, providencie a pintura dos redutores de velocidade instalados na Avenida Aguinaldo Mendes. Importante destacar, que as lombadas não apresentam pintura, o que vem causando transtornos aos motoristas, bem como, trazendo riscos de acidentes e quebra de veículos.</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2597/252026_23062026_celia.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, providencie o reparo no bueiro localizado no cruzamento da Avenida Marechal Floriano Peixoto com a Rua Antônio Bernardes Filho. Ressalto que o bueiro se encontra praticamente entupido e com as grades afundadas, sendo necessário o reparo do local.</t>
   </si>
   <si>
     <t>Aldecir Rodrigues Lima</t>
   </si>
   <si>
     <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2598/262026_23062026_aldecir.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, providencie a implantação de lombo-faixas nas entradas/saídas de todas as escolas do município, dando prioridade para a Escola Estadual Maestro Vila Lobos._x000D_
 Esta proposição se faz necessária, pois, com a construção de lombofaixas nas entradas/saídas de todas as escolas do município, os veículos terão que reduzir a velocidade nesses locais de travessia de estudantes, diminuindo os riscos de acidentes</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2607/272026_11082026_celia.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, adote as providências necessárias para que, imediatamente após a realização dos serviços de roçagem nos espaços públicos do município, seja disponibilizada uma equipe para efetuar a limpeza e o recolhimento de todo o material resultante do serviço.</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2608/282026_11082026_eliane.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, tome as devidas providências quanto ao depósito de entulhos existente no município, especialmente no que se refere ao descarte irregular de lixo no local.</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2611/292026_25082026_joao.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, providencie a instalação de bancos com cobertura em frente às Unidades Básicas de Saúde (UBSs) do município, destinados aos munícipes que aguardam o transporte para atendimento médico em hospitais de cidades vizinhas, como Catanduva, São José do Rio Preto, Barretos, entre outras.</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2612/302026_25082026_eduardo.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, providencie os reparos e manutenção da Rua Cesar Cassoli na altura do n.1013, pois existem inúmeros buracos, causando transtornos aos moradores e oferecendo riscos aos usuários da via pública.</t>
+  </si>
+  <si>
+    <t>https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2613/312026_25082026_roque.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO Verbalmente à Mesa nos termos Regimentais, após ouvido o Douto Plenário, ao Exmo. Senhor Prefeito Municipal, VANDERLEI ROBSON DE OLIVEIRA, que juntamente com o departamento responsável, providencie a manutenção da estrada do pesque pague, pois a estrada apresenta pontos ondulados necessitando reparos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1102,56 +1199,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2496/emenda_n.012025_ao_plc_022026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2552/emenda_n.012026_ao_substituivo_ao_pl06.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2587/emenda_n.012026_ao_plcl02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2522/mocao_n.012026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2523/mocao_n_022026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2565/parecer_contas_2023_tce.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2493/projeto_de_lei_complementar_n012026_reajuste.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2494/projeto_de_lei_complementar_no_022026_refis.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2582/projeto_de_lei_complementar_n.032026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_compl._leg._n.012026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2586/projeto_de_lei_complementar_legislativo_n.022026_fixacao_de_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_no_012026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2499/projeto_de_lei_no_022026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2500/projeto_de_lei_no_032026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2501/projeto_de_lei_n.042026_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2502/projeto_de_lei_n.052026_educacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2504/substitutivo_projeto_de_lei_n.062026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_n.072026_saude.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_n._082026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_n.092026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_lei_n.102026_triturador_de_galhos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2529/projeto_de_lei_112026_saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2530/projeto_de_lei_122026_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2531/projeto_de_lei_132026_900mil.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_n.142026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2543/projeto_de_lei_n.152026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2545/projeto_de_lei_n162026_alteracao_anexos_ppa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2546/projeto_de_lei_n172026_altera_anexos_da_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2553/projeto_de_lei_n.182026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2554/projeto_de_lei_n.192026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2574/projeto_de_lei_n.212026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2576/projeto_de_lei_n.222026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2581/projeto_de_lei_n.232026_ldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2583/projeto_de_lei_n.242026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2584/projeto_de_lei_n.252026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2588/projeto_de_lei_n.262026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_lei_n.272026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2595/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2596/projeto_de_lei_n.292026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2524/projeto_de_lei_legislativo_n012026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2566/projeto_de_lei_legislativo_n.022026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2585/projeto_de_lei_legislativo_n032026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2497/012026_-_urg._especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2503/022026_-_urg.especial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2506/032026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2507/042026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2508/052026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2509/062026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2510/072026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2511/082026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2512/092026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2513/102026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2514/112026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2515/122026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2516/132026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2534/152026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2535/162026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2536/172026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2537/182026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2538/192026_-_urg._especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2539/202026_-_urg._especial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2544/212026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2555/222026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2556/232026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2557/242026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2558/242026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2559/262026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2560/272026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2567/282026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2568/292026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2569/302026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2570/312026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2571/322026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2572/332026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2589/362026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2590/372026_-_urg.especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2599/382026_-_urg.especial.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2517/012026_10022026_eliane.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2518/022026_10022026_joao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2519/032026_24022026_doni.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2520/042026_24022026_eliane.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2521/052026_24022026_pantaliao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2540/062026_10032026_joao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2541/072026_10032026_doni.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2542/082026_24032026_joao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2547/092026_14042026_eduardo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2548/102026_14042026_celia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2549/112026_14042026_joao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2550/122026_14042026_doni.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2551/132026_14042026_panta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2561/142026_28042026_joao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2562/152026_28042026_doni.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2563/162026_28042026_doni.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2564/172026_28042026_panta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2575/182026_12052026_celia.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2591/222026_09062026_eliane.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2592/232026_09062026_eliane.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2593/242026_09062026_celia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2597/252026_23062026_celia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2598/262026_23062026_aldecir.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2496/emenda_n.012025_ao_plc_022026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2552/emenda_n.012026_ao_substituivo_ao_pl06.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2587/emenda_n.012026_ao_plcl02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2600/emenda_n.012016_ao_pl232026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2614/emenda_012026_pl272026_ccj.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2522/mocao_n.012026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2523/mocao_n_022026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2606/mocao_n.042026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2565/parecer_contas_2023_tce.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2603/projeto_de_decreto_legislativo_n.012026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2493/projeto_de_lei_complementar_n012026_reajuste.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2494/projeto_de_lei_complementar_no_022026_refis.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2582/projeto_de_lei_complementar_n.032026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_compl._leg._n.012026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2586/projeto_de_lei_complementar_legislativo_n.022026_fixacao_de_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_no_012026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2499/projeto_de_lei_no_022026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2500/projeto_de_lei_no_032026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2501/projeto_de_lei_n.042026_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2502/projeto_de_lei_n.052026_educacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2504/substitutivo_projeto_de_lei_n.062026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_n.072026_saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_n._082026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_lei_n.092026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_lei_n.102026_triturador_de_galhos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2529/projeto_de_lei_112026_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2530/projeto_de_lei_122026_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2531/projeto_de_lei_132026_900mil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2532/projeto_de_lei_n.142026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2543/projeto_de_lei_n.152026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2545/projeto_de_lei_n162026_alteracao_anexos_ppa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2546/projeto_de_lei_n172026_altera_anexos_da_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2553/projeto_de_lei_n.182026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2554/projeto_de_lei_n.192026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2574/projeto_de_lei_n.212026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2576/projeto_de_lei_n.222026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2581/projeto_de_lei_n.232026_ldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2583/projeto_de_lei_n.242026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2584/projeto_de_lei_n.252026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2588/projeto_de_lei_n.262026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_lei_n.272026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2595/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2596/projeto_de_lei_n.292026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_n._302026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2609/projeto_de_lei_n.312026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2610/projeto_de_lei_n.322026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2524/projeto_de_lei_legislativo_n012026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2566/projeto_de_lei_legislativo_n.022026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2585/projeto_de_lei_legislativo_n032026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2602/pll_042026_utlidade_publica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2497/012026_-_urg._especial.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2503/022026_-_urg.especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2506/032026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2507/042026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2508/052026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2509/062026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2510/072026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2511/082026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2512/092026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2513/102026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2514/112026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2515/122026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2516/132026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2534/152026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2535/162026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2536/172026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2537/182026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2538/192026_-_urg._especial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2539/202026_-_urg._especial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2544/212026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2555/222026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2556/232026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2557/242026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2558/242026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2559/262026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2560/272026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2567/282026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2568/292026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2569/302026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2570/312026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2571/322026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2572/332026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2589/362026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2590/372026_-_urg.especial.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2599/382026_-_urg.especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2604/392026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2605/402026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2517/012026_10022026_eliane.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2518/022026_10022026_joao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2519/032026_24022026_doni.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2520/042026_24022026_eliane.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2521/052026_24022026_pantaliao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2540/062026_10032026_joao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2541/072026_10032026_doni.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2542/082026_24032026_joao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2547/092026_14042026_eduardo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2548/102026_14042026_celia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2549/112026_14042026_joao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2550/122026_14042026_doni.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2551/132026_14042026_panta.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2561/142026_28042026_joao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2562/152026_28042026_doni.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2563/162026_28042026_doni.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2564/172026_28042026_panta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2575/182026_12052026_celia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2591/222026_09062026_eliane.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2592/232026_09062026_eliane.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2593/242026_09062026_celia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2597/252026_23062026_celia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2598/262026_23062026_aldecir.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2607/272026_11082026_celia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2608/282026_11082026_eliane.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2611/292026_25082026_joao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2612/302026_25082026_eduardo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.pirangi.sp.gov.br/media/sapl/public/materialegislativa/2026/2613/312026_25082026_roque.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H108"/>
+  <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1228,2744 +1325,3134 @@
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>2522</v>
+        <v>2600</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>2523</v>
+        <v>2614</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>2533</v>
+        <v>2522</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>2565</v>
+        <v>2523</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>2493</v>
+        <v>2533</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>2494</v>
+        <v>2606</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>2582</v>
+        <v>2565</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H11" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>2495</v>
+        <v>2603</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>2586</v>
+        <v>2493</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>2498</v>
+        <v>2494</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>2499</v>
+        <v>2582</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>2500</v>
+        <v>2495</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>2501</v>
+        <v>2586</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H17" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>2502</v>
+        <v>2498</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="H18" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>2504</v>
+        <v>2499</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="H19" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>2505</v>
+        <v>2500</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="H20" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>2526</v>
+        <v>2501</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G21" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>2527</v>
+        <v>2502</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D22" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F22" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H22" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>2528</v>
+        <v>2504</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F23" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H23" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>2529</v>
+        <v>2505</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H24" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>2530</v>
+        <v>2526</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H25" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>2531</v>
+        <v>2527</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D26" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F26" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>2532</v>
+        <v>2528</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F27" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="H27" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>2543</v>
+        <v>2529</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H28" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>2545</v>
+        <v>2530</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F29" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="H29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>2546</v>
+        <v>2531</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F30" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G30" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H30" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>2553</v>
+        <v>2532</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D31" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H31" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>2554</v>
+        <v>2543</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H32" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>2574</v>
+        <v>2545</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F33" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H33" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>2576</v>
+        <v>2546</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E34" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F34" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H34" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>2581</v>
+        <v>2553</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H35" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>2583</v>
+        <v>2554</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D36" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F36" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="H36" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>2584</v>
+        <v>2574</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F37" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H37" t="s">
-        <v>64</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>2588</v>
+        <v>2576</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D38" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="H38" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>2594</v>
+        <v>2581</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D39" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F39" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="H39" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>2595</v>
+        <v>2583</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D40" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>63</v>
+      </c>
+      <c r="F40" t="s">
+        <v>48</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H40" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>2596</v>
+        <v>2584</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D41" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F41" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>2524</v>
+        <v>2588</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="D42" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="E42" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="F42" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H42" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>2566</v>
+        <v>2594</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="D43" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="E43" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="F43" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>2585</v>
+        <v>2595</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="D44" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="E44" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>2497</v>
+        <v>2596</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="D45" t="s">
+        <v>62</v>
+      </c>
+      <c r="E45" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" t="s">
+        <v>48</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H45" t="s">
         <v>109</v>
-      </c>
-[...10 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>2503</v>
+        <v>2601</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="D46" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="E46" t="s">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H46" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>2506</v>
+        <v>2609</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="D47" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="E47" t="s">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="F47" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="H47" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>2507</v>
+        <v>2610</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="D48" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="E48" t="s">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="F48" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="H48" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>2508</v>
+        <v>2524</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E49" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F49" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>2509</v>
+        <v>2566</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E50" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F50" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>2510</v>
+        <v>2585</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D51" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E51" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F51" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>2511</v>
+        <v>2602</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D52" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E52" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F52" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H52" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>2512</v>
+        <v>2497</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E53" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F53" t="s">
-        <v>125</v>
+        <v>57</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H53" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>2513</v>
+        <v>2503</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E54" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F54" t="s">
-        <v>125</v>
+        <v>57</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H54" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>2514</v>
+        <v>2506</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D55" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E55" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F55" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H55" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>2515</v>
+        <v>2507</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="D56" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E56" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F56" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H56" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>2516</v>
+        <v>2508</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="D57" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E57" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F57" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H57" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>2525</v>
+        <v>2509</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D58" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E58" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F58" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="H58" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>2534</v>
+        <v>2510</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D59" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E59" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F59" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H59" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>2535</v>
+        <v>2511</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D60" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E60" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F60" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="H60" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>2536</v>
+        <v>2512</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D61" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E61" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>144</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H61" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>2537</v>
+        <v>2513</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E62" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>144</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="H62" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>2538</v>
+        <v>2514</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E63" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F63" t="s">
-        <v>46</v>
+        <v>144</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H63" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>2539</v>
+        <v>2515</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E64" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F64" t="s">
-        <v>46</v>
+        <v>144</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H64" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>2544</v>
+        <v>2516</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E65" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F65" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H65" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>2555</v>
+        <v>2525</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D66" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E66" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>154</v>
+        <v>33</v>
       </c>
       <c r="H66" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>2556</v>
+        <v>2534</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D67" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E67" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F67" t="s">
-        <v>102</v>
+        <v>158</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H67" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>2557</v>
+        <v>2535</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D68" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E68" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F68" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H68" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>2558</v>
+        <v>2536</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E69" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F69" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H69" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>2559</v>
+        <v>2537</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E70" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F70" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H70" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>2560</v>
+        <v>2538</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D71" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E71" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F71" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H71" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>2567</v>
+        <v>2539</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D72" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E72" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F72" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H72" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>2568</v>
+        <v>2544</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D73" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E73" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F73" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H73" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>2569</v>
+        <v>2555</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D74" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E74" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F74" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H74" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>2570</v>
+        <v>2556</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D75" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E75" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F75" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H75" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>2571</v>
+        <v>2557</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D76" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E76" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F76" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H76" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>2572</v>
+        <v>2558</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D77" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E77" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F77" t="s">
-        <v>176</v>
+        <v>119</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H77" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>2573</v>
+        <v>2559</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D78" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E78" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F78" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>28</v>
+        <v>181</v>
       </c>
       <c r="H78" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>2577</v>
+        <v>2560</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D79" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E79" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F79" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="H79" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>2589</v>
+        <v>2567</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D80" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E80" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F80" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H80" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>2590</v>
+        <v>2568</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D81" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E81" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F81" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H81" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>2599</v>
+        <v>2569</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D82" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="E82" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F82" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="H82" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>2517</v>
+        <v>2570</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="D83" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E83" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F83" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H83" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>2518</v>
+        <v>2571</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="D84" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E84" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H84" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>2519</v>
+        <v>2572</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="D85" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E85" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F85" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H85" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>2520</v>
+        <v>2573</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="D86" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E86" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F86" t="s">
-        <v>125</v>
+        <v>57</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>195</v>
+        <v>33</v>
       </c>
       <c r="H86" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>2521</v>
+        <v>2577</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="D87" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E87" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F87" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>197</v>
+        <v>33</v>
       </c>
       <c r="H87" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>2540</v>
+        <v>2589</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="D88" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E88" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H88" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>2541</v>
+        <v>2590</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="D89" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E89" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F89" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H89" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>2542</v>
+        <v>2599</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="D90" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E90" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H90" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>2547</v>
+        <v>2604</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D91" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E91" t="s">
-        <v>188</v>
+        <v>129</v>
+      </c>
+      <c r="F91" t="s">
+        <v>119</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H91" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>2548</v>
+        <v>2605</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D92" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E92" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="F92" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H92" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>2549</v>
+        <v>2517</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D93" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E93" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>144</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H93" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>2550</v>
+        <v>2518</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D94" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E94" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F94" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H94" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>2551</v>
+        <v>2519</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D95" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E95" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F95" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H95" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>2561</v>
+        <v>2520</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="D96" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E96" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
+        <v>144</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H96" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>2562</v>
+        <v>2521</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D97" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E97" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F97" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H97" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>2563</v>
+        <v>2540</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D98" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E98" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F98" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H98" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>2564</v>
+        <v>2541</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E99" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F99" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H99" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>2575</v>
+        <v>2542</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D100" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E100" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F100" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="H100" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>2578</v>
+        <v>2547</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D101" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E101" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>210</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>28</v>
+        <v>227</v>
       </c>
       <c r="H101" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>2579</v>
+        <v>2548</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E102" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F102" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>28</v>
+        <v>229</v>
       </c>
       <c r="H102" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>2580</v>
+        <v>2549</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E103" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F103" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>28</v>
+        <v>231</v>
       </c>
       <c r="H103" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>2591</v>
+        <v>2550</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E104" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F104" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="H104" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>2592</v>
+        <v>2551</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E105" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F105" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="H105" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>2593</v>
+        <v>2561</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D106" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E106" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F106" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="H106" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>2597</v>
+        <v>2562</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D107" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="E107" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="F107" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="H107" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
+        <v>2563</v>
+      </c>
+      <c r="B108">
+        <v>2026</v>
+      </c>
+      <c r="C108">
+        <v>16</v>
+      </c>
+      <c r="D108" t="s">
+        <v>209</v>
+      </c>
+      <c r="E108" t="s">
+        <v>210</v>
+      </c>
+      <c r="F108" t="s">
+        <v>26</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H108" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>2564</v>
+      </c>
+      <c r="B109">
+        <v>2026</v>
+      </c>
+      <c r="C109">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>209</v>
+      </c>
+      <c r="E109" t="s">
+        <v>210</v>
+      </c>
+      <c r="F109" t="s">
+        <v>29</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H109" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>2575</v>
+      </c>
+      <c r="B110">
+        <v>2026</v>
+      </c>
+      <c r="C110">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
+        <v>209</v>
+      </c>
+      <c r="E110" t="s">
+        <v>210</v>
+      </c>
+      <c r="F110" t="s">
+        <v>119</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H110" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>2578</v>
+      </c>
+      <c r="B111">
+        <v>2026</v>
+      </c>
+      <c r="C111">
+        <v>19</v>
+      </c>
+      <c r="D111" t="s">
+        <v>209</v>
+      </c>
+      <c r="E111" t="s">
+        <v>210</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H111" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>2579</v>
+      </c>
+      <c r="B112">
+        <v>2026</v>
+      </c>
+      <c r="C112">
+        <v>20</v>
+      </c>
+      <c r="D112" t="s">
+        <v>209</v>
+      </c>
+      <c r="E112" t="s">
+        <v>210</v>
+      </c>
+      <c r="F112" t="s">
+        <v>26</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H112" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>2580</v>
+      </c>
+      <c r="B113">
+        <v>2026</v>
+      </c>
+      <c r="C113">
+        <v>21</v>
+      </c>
+      <c r="D113" t="s">
+        <v>209</v>
+      </c>
+      <c r="E113" t="s">
+        <v>210</v>
+      </c>
+      <c r="F113" t="s">
+        <v>119</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H113" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>2591</v>
+      </c>
+      <c r="B114">
+        <v>2026</v>
+      </c>
+      <c r="C114">
+        <v>22</v>
+      </c>
+      <c r="D114" t="s">
+        <v>209</v>
+      </c>
+      <c r="E114" t="s">
+        <v>210</v>
+      </c>
+      <c r="F114" t="s">
+        <v>144</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H114" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>2592</v>
+      </c>
+      <c r="B115">
+        <v>2026</v>
+      </c>
+      <c r="C115">
+        <v>23</v>
+      </c>
+      <c r="D115" t="s">
+        <v>209</v>
+      </c>
+      <c r="E115" t="s">
+        <v>210</v>
+      </c>
+      <c r="F115" t="s">
+        <v>144</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H115" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>2593</v>
+      </c>
+      <c r="B116">
+        <v>2026</v>
+      </c>
+      <c r="C116">
+        <v>24</v>
+      </c>
+      <c r="D116" t="s">
+        <v>209</v>
+      </c>
+      <c r="E116" t="s">
+        <v>210</v>
+      </c>
+      <c r="F116" t="s">
+        <v>119</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H116" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>2597</v>
+      </c>
+      <c r="B117">
+        <v>2026</v>
+      </c>
+      <c r="C117">
+        <v>25</v>
+      </c>
+      <c r="D117" t="s">
+        <v>209</v>
+      </c>
+      <c r="E117" t="s">
+        <v>210</v>
+      </c>
+      <c r="F117" t="s">
+        <v>119</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H117" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
         <v>2598</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108">
+      <c r="B118">
+        <v>2026</v>
+      </c>
+      <c r="C118">
         <v>26</v>
       </c>
-      <c r="D108" t="s">
-[...12 lines deleted...]
-        <v>238</v>
+      <c r="D118" t="s">
+        <v>209</v>
+      </c>
+      <c r="E118" t="s">
+        <v>210</v>
+      </c>
+      <c r="F118" t="s">
+        <v>258</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H118" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>2607</v>
+      </c>
+      <c r="B119">
+        <v>2026</v>
+      </c>
+      <c r="C119">
+        <v>27</v>
+      </c>
+      <c r="D119" t="s">
+        <v>209</v>
+      </c>
+      <c r="E119" t="s">
+        <v>210</v>
+      </c>
+      <c r="F119" t="s">
+        <v>119</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H119" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>2608</v>
+      </c>
+      <c r="B120">
+        <v>2026</v>
+      </c>
+      <c r="C120">
+        <v>28</v>
+      </c>
+      <c r="D120" t="s">
+        <v>209</v>
+      </c>
+      <c r="E120" t="s">
+        <v>210</v>
+      </c>
+      <c r="F120" t="s">
+        <v>144</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H120" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>2611</v>
+      </c>
+      <c r="B121">
+        <v>2026</v>
+      </c>
+      <c r="C121">
+        <v>29</v>
+      </c>
+      <c r="D121" t="s">
+        <v>209</v>
+      </c>
+      <c r="E121" t="s">
+        <v>210</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H121" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>2612</v>
+      </c>
+      <c r="B122">
+        <v>2026</v>
+      </c>
+      <c r="C122">
+        <v>30</v>
+      </c>
+      <c r="D122" t="s">
+        <v>209</v>
+      </c>
+      <c r="E122" t="s">
+        <v>210</v>
+      </c>
+      <c r="F122" t="s">
+        <v>32</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H122" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>2613</v>
+      </c>
+      <c r="B123">
+        <v>2026</v>
+      </c>
+      <c r="C123">
+        <v>31</v>
+      </c>
+      <c r="D123" t="s">
+        <v>209</v>
+      </c>
+      <c r="E123" t="s">
+        <v>210</v>
+      </c>
+      <c r="F123" t="s">
+        <v>26</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H123" t="s">
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4033,50 +4520,65 @@
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>